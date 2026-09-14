--- v1 (2026-05-12)
+++ v2 (2026-09-14)
@@ -1,3129 +1,4042 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="59F0F901" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
-[...102 lines deleted...]
-        <w:ind w:left="229" w:right="361"/>
+    <w:p w14:paraId="44D4D07F" w14:textId="0DFF04F8" w:rsidR="003E6B51" w:rsidRPr="00702C0C" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...49 lines deleted...]
-          <w:b/>
+      <w:bookmarkStart w:id="0" w:name="_Toc137456375"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc137456561"/>
+      <w:r w:rsidRPr="00702C0C">
+        <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Class</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00702C0C">
+        <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00702C0C">
+        <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Waiver</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00702C0C">
+        <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00702C0C">
+        <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Request</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00702C0C" w:rsidRPr="00702C0C">
+        <w:rPr>
           <w:i/>
-          <w:spacing w:val="-3"/>
+          <w:iCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="17A36657" w14:textId="0A2906DF" w:rsidR="00F17332" w:rsidRDefault="00FB2496" w:rsidP="00F17332">
-[...86 lines deleted...]
-    <w:p w14:paraId="7299E1A2" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="334F7D97" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1471EF60" w14:textId="6371B8A3" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="0B91E173" w14:textId="571DDFC3" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7899"/>
-          <w:tab w:val="left" w:pos="11160"/>
+          <w:tab w:val="left" w:pos="7650"/>
+          <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
-        <w:spacing w:before="94"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="120" w:line="348" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Name </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text1"/>
+            <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Text1"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="2" w:name="Text12"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Text11"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Date </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text2"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="4" w:name="Text2"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F90286" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
-[...8 lines deleted...]
-    <w:p w14:paraId="78E2C7E9" w14:textId="70667B9C" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="7682B936" w14:textId="172F5727" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="00702C0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7016"/>
-          <w:tab w:val="left" w:pos="11160"/>
+          <w:tab w:val="left" w:pos="3810"/>
+          <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
-        <w:spacing w:before="94"/>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="120" w:after="120" w:line="348" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text3"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="5" w:name="Text3"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidR="00702C0C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100854EA" w14:textId="2D40003C" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3896"/>
+          <w:tab w:val="left" w:pos="6790"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="348" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">City </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text4"/>
-[...2 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:bookmarkStart w:id="6" w:name="Text4"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
-          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
-          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
-          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
-          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
-          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> State/Province </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text5"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="7" w:name="Text5"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zip/Postal Code </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Text6"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="8" w:name="Text6"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="2AAE5812" w14:textId="4556CBBB" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="00702C0C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2756"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="348" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text7"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="9" w:name="Text7"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...29 lines deleted...]
-          <w:spacing w:val="1"/>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E-mail </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text8"/>
-[...2 lines deleted...]
-          <w:spacing w:val="1"/>
+      <w:bookmarkStart w:id="10" w:name="Text8"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-[...1 lines deleted...]
-          <w:spacing w:val="1"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-[...1 lines deleted...]
-          <w:spacing w:val="1"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
-          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
-          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
-          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
-          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
-          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-[...1 lines deleted...]
-          <w:spacing w:val="1"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4724E0" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
-[...8 lines deleted...]
-    <w:p w14:paraId="365E6B22" w14:textId="5FFA36DF" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="7D7573D1" w14:textId="49FF5732" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
-        <w:spacing w:before="93"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="120" w:after="120" w:line="348" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Phone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Home) </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Text9"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="11" w:name="Text9"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phone (Work) </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="Text10"/>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB" w:rsidRPr="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F7999B" w14:textId="77777777" w:rsidR="005F7ABE" w:rsidRDefault="005F7ABE" w:rsidP="00F17332">
+    <w:p w14:paraId="106AB047" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="94"/>
-        <w:ind w:left="340"/>
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>requesting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waiver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Practitioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="55442F5C" w14:textId="4D432537" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="67F93C8D" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00AB0EE9" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="94"/>
-        <w:ind w:left="340"/>
+        <w:rPr>
+          <w:sz w:val="11"/>
+          <w:szCs w:val="11"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F94E63B" w14:textId="5663B440" w:rsidR="003E6B51" w:rsidRPr="0048791C" w:rsidRDefault="00D70F9B" w:rsidP="0048791C">
+      <w:pPr>
+        <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="18"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anatomy</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Physiology</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I have</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>criteria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E514CAF" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="630" w:hanging="274"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>College</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF7BAF4" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="630" w:hanging="274"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Professional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>field</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCBF357" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="630" w:hanging="274"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Training in massage school with an equivalent number of hours</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34431C22" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00AB0EE9" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1060"/>
+        </w:tabs>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="700" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9B21CA" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please provide the following necessary documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>single</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PDF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136C0945" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="248" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="270"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Typed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>detailing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reasons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waiver (letter from Advisor not required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AC4919" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="4" w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="270"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transcript</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>documentation for selected waiver requirement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167D244B" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1420"/>
+          <w:tab w:val="left" w:pos="1421"/>
+        </w:tabs>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="1420" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E60D6A" w14:textId="4A298DA8" w:rsidR="003E6B51" w:rsidRPr="0048791C" w:rsidRDefault="00D70F9B" w:rsidP="0048791C">
+      <w:pPr>
+        <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="18"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Elements</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Successful</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Practice</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>met one</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-4"/>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F7ABE">
-[...30 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="003E6B51" w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>criteria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F669BD" w14:textId="77777777" w:rsidR="005F7ABE" w:rsidRDefault="005F7ABE" w:rsidP="00F17332">
-[...101 lines deleted...]
-    <w:p w14:paraId="42A7D4B6" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="699D6FE0" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1060"/>
+          <w:tab w:val="left" w:pos="1061"/>
         </w:tabs>
-        <w:spacing w:line="252" w:lineRule="exact"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="251" w:lineRule="exact"/>
+        <w:ind w:left="630" w:hanging="270"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>Course</w:t>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>relations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>experience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9813FF" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="57D9D272" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00AB0EE9" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="630" w:hanging="270"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Class(es) taken at college or in work-related training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-60"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6B32BC" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00AB0EE9" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D862F89" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please provide the following necessary documentation</w:t>
+      </w:r>
       <w:r>
-        <w:t>Professional</w:t>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>can</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-6"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>into a single PDF</w:t>
+      </w:r>
       <w:r>
-        <w:t>training</w:t>
-[...35 lines deleted...]
-        <w:t>field</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5443FB39" w14:textId="0FF418EC" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00C3319C">
-[...220 lines deleted...]
-    <w:p w14:paraId="6B4E0B1E" w14:textId="1ABD944A" w:rsidR="00F17332" w:rsidRDefault="00F17332">
+    <w:p w14:paraId="7FDA816B" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00AB0EE9" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="248" w:lineRule="exact"/>
-        <w:ind w:left="1440" w:right="820" w:hanging="360"/>
-[...17 lines deleted...]
-      <w:r>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Typed</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:spacing w:val="-4"/>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:ins w:id="30" w:author="Ian Jorgensen" w:date="2022-05-26T21:24:00Z">
-[...14 lines deleted...]
-          <w:spacing w:val="-4"/>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:spacing w:val="-2"/>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>applicant</w:t>
       </w:r>
-      <w:del w:id="32" w:author="Ian Jorgensen" w:date="2022-05-26T21:18:00Z">
-[...12 lines deleted...]
-          <w:spacing w:val="-4"/>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>detailing</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>reasons</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...56 lines deleted...]
-      </w:del>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waiver</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C0D7FC0" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332">
+    <w:p w14:paraId="7CA3E03A" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00AB0EE9" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="4" w:line="269" w:lineRule="exact"/>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="248" w:lineRule="exact"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Typed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>Transcript/</w:t>
-[...16 lines deleted...]
-          <w:spacing w:val="-7"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dvisor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:ins>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>supporting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waiver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1CEABA59" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="005F7ABE">
-[...83 lines deleted...]
-      </w:del>
+    <w:p w14:paraId="35DE02BD" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00AB0EE9" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="248" w:lineRule="exact"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transcript/support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>documentation for selected waiver requirement</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="34E171BB" w14:textId="77777777" w:rsidR="005F7ABE" w:rsidRDefault="005F7ABE" w:rsidP="005F7ABE">
-[...5 lines deleted...]
-        <w:ind w:left="340"/>
+    <w:p w14:paraId="211BD545" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="0048791C" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04406C3F" w14:textId="77777777" w:rsidR="005F7ABE" w:rsidDel="00D40327" w:rsidRDefault="005F7ABE" w:rsidP="005F7ABE">
-[...200 lines deleted...]
-    <w:p w14:paraId="6889B9A7" w14:textId="44796A8B" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="43D16BEB" w14:textId="3BC50AE6" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7321"/>
           <w:tab w:val="left" w:pos="10050"/>
         </w:tabs>
-        <w:ind w:left="340"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00103134">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Date </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text11"/>
+            <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="56" w:name="Text11"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="13" w:name="Text13"/>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A41882" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="005F7ABE">
-[...5 lines deleted...]
-        <w:ind w:left="340"/>
+    <w:p w14:paraId="5425E485" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="0048791C" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08AB1C77" w14:textId="77777777" w:rsidR="005F7ABE" w:rsidRPr="005F7ABE" w:rsidRDefault="005F7ABE" w:rsidP="005F7ABE">
-[...8 lines deleted...]
-    <w:p w14:paraId="604CE8B9" w14:textId="45CDB21A" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="4CBCAD77" w14:textId="4083E524" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7335"/>
           <w:tab w:val="left" w:pos="10059"/>
         </w:tabs>
         <w:spacing w:before="94"/>
-        <w:ind w:left="340"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Advisor</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00103134">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Date </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text12"/>
+            <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="Text12"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="14" w:name="Text14"/>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
-        <w:rPr>
+      <w:r w:rsidR="002442AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0188F593" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="7D577E53" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00AB0EE9" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
-          <w:sz w:val="13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E41BF3F" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="20963D07" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="93" w:line="250" w:lineRule="exact"/>
-        <w:ind w:left="340"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Required:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B52D298" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="3EAFE739" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1059"/>
           <w:tab w:val="left" w:pos="1061"/>
         </w:tabs>
         <w:spacing w:line="265" w:lineRule="exact"/>
         <w:ind w:hanging="362"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Trainee</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>member of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>SOBI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7365D63A" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="7D463997" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1060"/>
           <w:tab w:val="left" w:pos="1061"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Trainee</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>enrolled</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Practitioner</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Training</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D85413" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="0A1C456D" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1060"/>
           <w:tab w:val="left" w:pos="1061"/>
         </w:tabs>
         <w:spacing w:before="7" w:line="266" w:lineRule="exact"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Email</w:t>
       </w:r>
-      <w:del w:id="59" w:author="Ian Jorgensen" w:date="2022-05-01T15:29:00Z">
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>letters</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>support</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>documentation as a single PDF,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>waiver</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>form</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>cover/first</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>page</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>packet.</w:t>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the PDF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1E310D" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="79A02BE7" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00FF554D" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1060"/>
           <w:tab w:val="left" w:pos="1061"/>
         </w:tabs>
         <w:spacing w:line="266" w:lineRule="exact"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Waiver</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>must be</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>approved</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>separate</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>PRC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">session </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0EE9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>submitting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF554D">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...45 lines deleted...]
-        <w:t>portfolio</w:t>
+      <w:r w:rsidRPr="00FF554D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Practitioner Evolvement Packet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134C7287" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="10C13DCC" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D25E5C" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="606C7EC5" w14:textId="613DC27D" w:rsidR="003E6B51" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3656"/>
           <w:tab w:val="left" w:pos="6044"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="340"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
-        <w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0048791C">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>office@ortho-bionomy.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...40 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7F7AEDE6" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="3D48263B" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09274313" wp14:editId="4244E1BB">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251939840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28EFA655" wp14:editId="0CCCE339">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>457200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>75565</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6629400" cy="1270"/>
                 <wp:effectExtent l="0" t="12700" r="12700" b="11430"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="47" name="docshape234"/>
+                <wp:docPr id="1329884138" name="docshape234"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6629400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="T0" fmla="*/ 0 w 10440"/>
                             <a:gd name="T1" fmla="*/ 0 h 1270"/>
                             <a:gd name="T2" fmla="*/ 2147483646 w 10440"/>
                             <a:gd name="T3" fmla="*/ 0 h 1270"/>
                             <a:gd name="T4" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T5" fmla="*/ 0 60000 65536"/>
                           </a:gdLst>
                           <a:ahLst/>
@@ -3161,502 +4074,2075 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4E83C47D" id="docshape234" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:5.95pt;width:522pt;height:.1pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="10440,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBNIcgfuwIAAAoGAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0OGD1JY6TBnWKoV2H&#13;&#10;Ad1WoNkHKJIcG5NFT1LidF8/SnZcp7s8DPODQZnHh+ShyKvrY6PIQRpbgy5ochFTIjUHUetdQb9u&#13;&#10;7t4uKbGOacEUaFnQJ2np9fr1q6uuXckUKlBCGoIk2q66tqCVc+0qiiyvZMPsBbRSo7ME0zCHR7OL&#13;&#10;hGEdsjcqSuM4jzowojXApbX49bZ30nXgL0vJ3ZeytNIRVVDMzYW3Ce+tf0frK7baGdZWNR/SYP+Q&#13;&#10;RcNqjUFHqlvmGNmb+heqpuYGLJTugkMTQVnWXIYasJokflHNY8VaGWpBcWw7ymT/Hy3/fHgwpBYF&#13;&#10;zRaUaNZgjwRw6yOns8zr07V2hbDH9sH4Cm17D/ybRUd05vEHixiy7T6BQBq2dxA0OZam8X9iteQY&#13;&#10;pH8apZdHRzh+zPP0MouxQxx9SboInYnY6vQv31v3QULgYYd76/rGCbSC7GLIfYMUZaOwh28iEpOO&#13;&#10;JHGWndo8gpIzUEVOAbF/IyadYNIkW2TLWZ7lf2KcTdAx+T1jdobJY3xIPp/P8uEWjqHnfwOiKLtT&#13;&#10;2aw6KcGPepACLcL89G2yoH4L1qvuhUFpN4kPhhwI88I9o+dnaKzeo2dTdP/XEMbgaL0cKkMJDtW2&#13;&#10;L6dlzmfng3iTdNjX0AtSDR32rgYOcgMB5F5cDgz37FV6ihqITtcIkb0fDR8rFDjG92lPbo+Gu1qp&#13;&#10;cH2U9lmly/miL96CqoX3+nys2W1vlCEH5ldHeAYxzmAG9loEtkoy8X6wHatVb4fchlnx49HP0xbE&#13;&#10;E46KgX4h4QJFowLzg5IOl1FB7fc9M5IS9VHjtF8m/hITFw7ZfJHiwUw926mHaY5UBXUUL4I3b1y/&#13;&#10;8fatqXcVRkpCrzW8wxEtaz9LYZb7rIYDLpyg47Ac/UabngPqeYWvfwIAAP//AwBQSwMEFAAGAAgA&#13;&#10;AAAhAIbpxS7gAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT01Pg0AQvZv0P2ymiTe7wKEqZWka&#13;&#10;0cQebY2Jt4WdAik7S9ilUH+905NeJjPvZd5Htp1tJy44+NaRgngVgUCqnGmpVvB5fHt4AuGDJqM7&#13;&#10;R6jgih62+eIu06lxE33g5RBqwSLkU62gCaFPpfRVg1b7leuRmDu5werA51BLM+iJxW0nkyhaS6tb&#13;&#10;YodG9/jSYHU+jFbBuCupuPrXs/3etz+n970tpvJLqfvlXGx47DYgAs7h7wNuHTg/5BysdCMZLzoF&#13;&#10;jwn3CYzHzyBufByvGSl5S2KQeSb/18h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#13;&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#13;&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE0h&#13;&#10;yB+7AgAACgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;AIbpxS7gAAAADgEAAA8AAAAAAAAAAAAAAAAAFQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#13;&#10;APMAAAAiBgAAAAA=&#13;&#10;" path="m,l10440,e" filled="f" strokeweight="2.25pt">
+              <v:shape w14:anchorId="3C11A917" id="docshape234" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:5.95pt;width:522pt;height:.1pt;z-index:-251376640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="10440,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDPJC1nqQIAAOMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0OGD1JY7TGnWKoV2H&#13;&#10;AbsBzT5AkeXYmCxqkhKn+/pRsuM63eVhmB8Myjw+JA9FXt8cO0kOwtgWVEmTi5gSoThUrdqV9Ovm&#13;&#10;/vUlJdYxVTEJSpT0UVh6s3754rrXhUihAVkJQ5BE2aLXJW2c00UUWd6IjtkL0EKhswbTMYdHs4sq&#13;&#10;w3pk72SUxnEe9WAqbYALa/Hr3eCk68Bf14K7z3VthSOypJibC28T3lv/jtbXrNgZppuWj2mwf8ii&#13;&#10;Y63CoBPVHXOM7E37C1XXcgMWanfBoYugrlsuQg1YTRI/q+ahYVqEWlAcqyeZ7P+j5Z8OD/qL8alb&#13;&#10;/QH4N4uKRL22xeTxB4sYsu0/QoU9ZHsHodhjbTr/J5ZBjkHTx0lTcXSE48c8T6+yGKXn6EvSVZA8&#13;&#10;YsXpX7637p2AwMMOH6wbOlKhFfSsiGIdBt0gRd1JbM6riMSkJ0mcZaf+TaDkDNSQU0BszIRJZ5g0&#13;&#10;yVbZ5SLP8j8xLmbomPyeMTvD5DE+JF8uF/l4vabQy78BUZTdqWzWnJTgRzVKgRZhfqw2WVBfg/Wq&#13;&#10;e2FQ2k3igyEHwrxwT+jlGRqr9+jFHD38NYYxODPPp8VQgtOyHcrRzPnsfBBvkh77GnpBmrHD3tXB&#13;&#10;QWwggNyzy4HhnrxSzVEj0ekaIXLwo+FjhQKn+D7t2e1RcN9KGa6PVD6r9HK5Goq3INvKe30+1uy2&#13;&#10;t9KQA/M7ITyjGGcwA3tVBbZGsOrtaDvWysEOuY2z4sfDrxxbbKF6xFExMGwa3IxoNGB+UNLjlimp&#13;&#10;/b5nRlAi3ysc46vEX2LiwiFbrlI8mLlnO/cwxZGqpI7iRfDmrRtW2V6bdtdgpCT0WsEbHNG69bMU&#13;&#10;ZnnIajzgJgk6jlvPr6r5OaCedvP6JwAAAP//AwBQSwMEFAAGAAgAAAAhAIbpxS7gAAAADgEAAA8A&#13;&#10;AABkcnMvZG93bnJldi54bWxMT01Pg0AQvZv0P2ymiTe7wKEqZWka0cQebY2Jt4WdAik7S9ilUH+9&#13;&#10;05NeJjPvZd5Htp1tJy44+NaRgngVgUCqnGmpVvB5fHt4AuGDJqM7R6jgih62+eIu06lxE33g5RBq&#13;&#10;wSLkU62gCaFPpfRVg1b7leuRmDu5werA51BLM+iJxW0nkyhaS6tbYodG9/jSYHU+jFbBuCupuPrX&#13;&#10;s/3etz+n970tpvJLqfvlXGx47DYgAs7h7wNuHTg/5BysdCMZLzoFjwn3CYzHzyBufByvGSl5S2KQ&#13;&#10;eSb/18h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#13;&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#13;&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM8kLWepAgAA4wUAAA4AAAAAAAAA&#13;&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIbpxS7gAAAADgEAAA8AAAAA&#13;&#10;AAAAAAAAAAAAAwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAQBgAAAAA=&#13;&#10;" path="m,l10440,e" filled="f" strokeweight="2.25pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;2147483646,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0581C6" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="13EF7709" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:spacing w:before="72"/>
         <w:ind w:left="340"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(Committee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Only)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30504E17" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
-[...2 lines deleted...]
-        <w:spacing w:before="2"/>
+    <w:p w14:paraId="504B918F" w14:textId="77777777" w:rsidR="00D70F9B" w:rsidRPr="0048791C" w:rsidRDefault="00D70F9B" w:rsidP="003E6B51">
+      <w:pPr>
+        <w:spacing w:before="72"/>
+        <w:ind w:left="340"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="11"/>
+          <w:szCs w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13D094EF" w14:textId="3E0B6B43" w:rsidR="00F17332" w:rsidRPr="00F7571D" w:rsidRDefault="00F7571D" w:rsidP="00F17332">
+    <w:p w14:paraId="0432B2F2" w14:textId="5E50A9EF" w:rsidR="00D70F9B" w:rsidRPr="0048791C" w:rsidRDefault="00D70F9B" w:rsidP="0048791C">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="639"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="4686"/>
+          <w:tab w:val="left" w:pos="4950"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:left="346"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check1"/>
+            <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
-              <w:sizeAuto/>
+              <w:size w:val="18"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="Check1"/>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Request Granted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(PRC Chairperson)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check2"/>
+            <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
-              <w:sizeAuto/>
+              <w:size w:val="18"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="61" w:name="Check2"/>
       <w:r>
         <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Request Not Granted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048791C">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...70 lines deleted...]
-        <w:t>Attached)</w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Explanation Attached)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EE60BA" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="1930F1AA" w14:textId="77777777" w:rsidR="003E6B51" w:rsidRPr="00AB0EE9" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="776A02AF" w14:textId="5867EF68" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="05B3D643" w14:textId="250FA5BC" w:rsidR="003E6B51" w:rsidRDefault="003E6B51" w:rsidP="003E6B51">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6822"/>
           <w:tab w:val="left" w:pos="9987"/>
         </w:tabs>
         <w:spacing w:before="93"/>
-        <w:ind w:left="340"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Signed</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Signed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A827F4">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Date</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:t xml:space="preserve"> Date </w:t>
+      </w:r>
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text13"/>
+            <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="63" w:name="Text13"/>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:bookmarkStart w:id="15" w:name="Text15"/>
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+      <w:r w:rsidR="002442AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F17332" w:rsidSect="00F17332">
+    <w:sectPr w:rsidR="003E6B51" w:rsidSect="0048791C">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="360" w:bottom="1152" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="864" w:right="1080" w:bottom="864" w:left="1080" w:header="144" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1C753C86" w14:textId="77777777" w:rsidR="00953574" w:rsidRDefault="00953574" w:rsidP="00C31F69">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7D820E82" w14:textId="77777777" w:rsidR="00953574" w:rsidRDefault="00953574" w:rsidP="00C31F69">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="1671986464"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="224327A2" w14:textId="7AFC7DA5" w:rsidR="00C31F69" w:rsidRDefault="00C31F69" w:rsidP="00947A61">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="285C1023" w14:textId="77777777" w:rsidR="00C31F69" w:rsidRDefault="00C31F69" w:rsidP="00C31F69">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CE4B472" w14:textId="4707CE94" w:rsidR="00C31F69" w:rsidRPr="0048791C" w:rsidRDefault="0048791C" w:rsidP="0048791C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Ortho-Bionomy</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:vertAlign w:val="superscript"/>
+      </w:rPr>
+      <w:t>®</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0048791C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> is a </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>registered trademar</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>k</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of the Society of Ortho-Bionomy</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>International,</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Inc. and </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>is</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>used</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:spacing w:val="1"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>with</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:spacing w:val="-7"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E150C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>permission</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="57F6F302" w14:textId="77777777" w:rsidR="00953574" w:rsidRDefault="00953574" w:rsidP="00C31F69">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="130417E7" w14:textId="77777777" w:rsidR="00953574" w:rsidRDefault="00953574" w:rsidP="00C31F69">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38B3C3D2" w14:textId="5AF68B5A" w:rsidR="0048791C" w:rsidRDefault="0048791C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F4CD011" wp14:editId="1A27393F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>5594350</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>202565</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1600199" cy="425446"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="11" name="image1.png"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="12" name="image1.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1600199" cy="425446"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00364828"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84EA7C0C"/>
+    <w:lvl w:ilvl="0" w:tplc="5568068C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2620" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Wingdings" w:hAnsi="Symbol" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="034773F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F647CF4"/>
+    <w:lvl w:ilvl="0" w:tplc="0500098A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03DF3C19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C354F7C6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04712216"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFDAEB76"/>
+    <w:lvl w:ilvl="0" w:tplc="C1069B9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="939" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04777E9F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D75451C2"/>
+    <w:lvl w:ilvl="0" w:tplc="DFB4A8DE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1511" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D9AC57F2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2530" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="482409D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="48928208">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4550" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="09207DDC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="017C7466">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6570" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F0962FBE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EB5CB4FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8590" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="534284BC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04C826E0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4BB23C36"/>
+    <w:styleLink w:val="CurrentList41"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2860" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3580" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5020" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6460" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7180" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05C61B2F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9FFE3FFC"/>
+    <w:styleLink w:val="CurrentList6"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2512" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4536" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5548" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6560" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7572" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8584" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9596" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="071614F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71309946"/>
+    <w:lvl w:ilvl="0" w:tplc="B1BAD514">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="606" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="98"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0A629368">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1702" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="84E6CFD2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5A40D4B4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3906" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BD363B10">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5008" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6944E0D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6110" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8982BE38">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7212" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="16423336">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8314" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0422089C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9416" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07690583"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BA8BA52"/>
+    <w:lvl w:ilvl="0" w:tplc="975A00D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="r"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09826ECB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43B600EE"/>
+    <w:lvl w:ilvl="0" w:tplc="ED20A366">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="699" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-5"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6053" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7166" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9393" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09B6346A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E88B422"/>
+    <w:lvl w:ilvl="0" w:tplc="B6FC587C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="r"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A2F5396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B86E0628"/>
     <w:lvl w:ilvl="0" w:tplc="8ED636BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1059" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8AFEC536">
@@ -3741,308 +6227,10501 @@
     <w:lvl w:ilvl="7" w:tplc="87DEEFEA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8220" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8320CE6E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9353" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48EB1729"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F3807D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4BEABD80"/>
+    <w:lvl w:ilvl="0" w:tplc="B6FC587C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="r"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FCD6745"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="60FACFBC"/>
+    <w:tmpl w:val="A086E6F4"/>
+    <w:styleLink w:val="CurrentList44"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...111 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="68B691B2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1060" w:hanging="361"/>
+        <w:ind w:left="887" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DD4C6310">
-[...88 lines deleted...]
-        <w:ind w:left="9508" w:hanging="361"/>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2695" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3970" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5245" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6520" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7795" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9070" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="DD7466DE">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1030328B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="14E88E58"/>
+    <w:styleLink w:val="CurrentList37"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1060" w:hanging="301"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12601774"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2B62BD7A"/>
+    <w:styleLink w:val="CurrentList27"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-5"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6053" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7166" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9393" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13846648"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33CA3D56"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="138F77D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F500ACF0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="886" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2695" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3970" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5245" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6520" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7795" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9070" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14827C56"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0CA80138"/>
+    <w:styleLink w:val="CurrentList9"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1722" w:hanging="303"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3640" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4780" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5920" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8200" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9340" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14EC4762"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B866C12E"/>
+    <w:styleLink w:val="CurrentList2"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1600" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4420" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5620" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6820" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8020" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9220" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="154C2945"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1714D97A"/>
+    <w:styleLink w:val="CurrentList4"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="241"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1239" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1599" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2139" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4036" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5932" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7828" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="156D39C8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2B62BD7A"/>
+    <w:styleLink w:val="CurrentList26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="721"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-5"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6053" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7166" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9393" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15E81ABF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85069C72"/>
+    <w:lvl w:ilvl="0" w:tplc="62FE48D0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="916" w:hanging="337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="634CC732">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="60006FEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="22520078">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7C78AE26">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5424569A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A552A9EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7772BFF6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D3B45E6C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15F6228C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B3AD3D2"/>
+    <w:lvl w:ilvl="0" w:tplc="B6FC587C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="r"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17792492"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75549262"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19E763FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="94D66DDE"/>
+    <w:styleLink w:val="CurrentList16"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="916" w:hanging="337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BBC2AF7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3400316E"/>
+    <w:styleLink w:val="CurrentList35"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D3532FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11347074"/>
+    <w:lvl w:ilvl="0" w:tplc="A6629992">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FED0FDF8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3412" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DDEEA222">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4324" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6DA6EA88">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5236" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="177E9EB0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6148" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6D5A6CF0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D52A3026">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7972" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7A023D2E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8884" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9DA0AA38">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9796" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20BA3A14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6AA4DD0"/>
+    <w:lvl w:ilvl="0" w:tplc="7372401A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1059" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B9EAE9FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2116" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F28C7732">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3172" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="41B2D89A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3FB0CEDC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5284" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4EE2C024">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AD1200B6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7396" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C408D964">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8452" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="69AA0DBC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="210731A4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B1768D3C"/>
+    <w:styleLink w:val="CurrentList1"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="916" w:hanging="337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21737D5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="81423A84"/>
+    <w:lvl w:ilvl="0" w:tplc="066A66EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22F0120A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FAB6D4A8"/>
+    <w:lvl w:ilvl="0" w:tplc="F38ABD22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1690" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2512" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4536" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5548" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6560" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7572" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8584" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9596" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23F412A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0284D506"/>
+    <w:lvl w:ilvl="0" w:tplc="DF7C5750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="32BA904E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3088" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="992E2456">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4036" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4B043C9A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4984" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="28FA71F4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5932" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1908C72A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6880" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="483A4744">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7828" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7A50E202">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8776" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="14A2FF6C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9724" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="246626A5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4BB23C36"/>
+    <w:styleLink w:val="CurrentList42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2860" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3580" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5020" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6460" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7180" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="274E20EE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3954D908"/>
+    <w:styleLink w:val="CurrentList30"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="916" w:hanging="337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29DF0478"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1CBA8CAE"/>
+    <w:styleLink w:val="CurrentList5"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="241"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1239" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Wingdings" w:hAnsi="Symbol" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2139" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4036" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5932" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7828" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C0D20DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C0C695E"/>
+    <w:lvl w:ilvl="0" w:tplc="A90CC5A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="-6"/>
+        <w:w w:val="100"/>
+        <w:u w:val="thick" w:color="000000"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="623E3C06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-5"/>
+        <w:w w:val="98"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="098A5802">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2233" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A112CCB4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3406" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D55EFE42">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CD688C74">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5753" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CE5AD4F2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D5D6113E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F87E8C34">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9273" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C266F18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE0275B2"/>
+    <w:lvl w:ilvl="0" w:tplc="8EEA42B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="700" w:hanging="248"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="43E414D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C0A4CDDC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2553" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="148ECC40">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3686" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4CC44AAE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4820" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6E8ED8BE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5953" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9FC849EA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7086" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="179287F0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8220" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7A2A14E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9353" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CBA1841"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5AEEB822"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="886" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2695" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3970" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5245" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6520" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7795" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9070" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CF869EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="998C0ED4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1600" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2679" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4420" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5620" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6820" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8020" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9220" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D4315EB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1C079AE"/>
+    <w:styleLink w:val="CurrentList20"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="241"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1841" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Wingdings" w:hAnsi="Symbol" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4036" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5932" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7828" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EA11571"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE0275B2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="700" w:hanging="248"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2553" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3686" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4820" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5953" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7086" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8220" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9353" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30FB3A48"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DE0275B2"/>
+    <w:styleLink w:val="CurrentList8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="700" w:hanging="248"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2553" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3686" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4820" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5953" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7086" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8220" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9353" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="347C2F07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A53C732A"/>
+    <w:lvl w:ilvl="0" w:tplc="B7969CF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="r"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34A9056F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25FC8682"/>
+    <w:lvl w:ilvl="0" w:tplc="B6FC587C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="r"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34B952E6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="359AA11A"/>
+    <w:styleLink w:val="CurrentList3"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1422" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2440" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3460" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4480" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5500" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6520" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7540" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8560" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9580" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35B46F36"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA7894FA"/>
+    <w:styleLink w:val="CurrentList25"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="916" w:hanging="337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Wingdings" w:hAnsi="Symbol" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38B365B7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8F9A94AE"/>
+    <w:styleLink w:val="CurrentList10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3640" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4780" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5920" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8200" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9340" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39966BEC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B1768D3C"/>
+    <w:styleLink w:val="CurrentList12"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="916" w:hanging="337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BE21387"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9F43492"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C3D268F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F25C704C"/>
+    <w:lvl w:ilvl="0" w:tplc="B6FC587C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="r"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C84629B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF3CF78A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="699" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0018FF80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-5"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9C92165E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7B68B2CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D370171C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F732EC84">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6053" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="16868BFC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7166" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D64CA3FE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F1AAB9D0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9393" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F8B0B8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0EC6922"/>
+    <w:lvl w:ilvl="0" w:tplc="B6FC587C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="r"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43C1189D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCCA004A"/>
+    <w:lvl w:ilvl="0" w:tplc="5806751E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1600" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7770A21E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2602" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F4F60464">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3604" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D9A2D34C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4606" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8FB6E02A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5608" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="58D66CCA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6610" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DA708AF6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7612" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8A56894A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8614" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="41B8BED6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9616" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43F8481D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="335EF5F2"/>
+    <w:styleLink w:val="CurrentList38"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="916" w:hanging="337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44E84D68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1245B1E"/>
+    <w:lvl w:ilvl="0" w:tplc="09EC190C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1511" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="51C8F95E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2530" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="56FED094">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3540" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="66AE9E06">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4550" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B5AC2E98">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5560" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="07968416">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6570" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B148AEBE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7580" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="50DC620E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8590" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4562567A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9600" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="451D2C81"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="94D66DDE"/>
+    <w:styleLink w:val="CurrentList22"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="916" w:hanging="337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="463110D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E4EEE68"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="700" w:hanging="248"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B1EC1D4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2553" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3686" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4820" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5953" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7086" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8220" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9353" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A712A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55CCEDB6"/>
+    <w:lvl w:ilvl="0" w:tplc="804C44F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="r"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="288"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="499F2C81"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EC50636E"/>
+    <w:styleLink w:val="CurrentList34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49AE6A2B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CA12CDBE"/>
+    <w:styleLink w:val="CurrentList29"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="916" w:hanging="337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49F73D40"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97A8A4CC"/>
+    <w:lvl w:ilvl="0" w:tplc="B352018A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="241"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44363C2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1E8663F2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1841" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Wingdings" w:hAnsi="Symbol" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AB5C53C6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5E9AADB4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7D6AB596">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4036" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C3E0220A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5932" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="63C85C4E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7828" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A027511"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="07B4CA9A"/>
+    <w:styleLink w:val="CurrentList33"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="580" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="96"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1690" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2485" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3790" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5095" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6400" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7705" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9010" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A3F0D65"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3C24BB12"/>
+    <w:styleLink w:val="CurrentList43"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1540" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2548" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3556" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4564" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5572" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6580" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7588" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8596" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9604" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C9534A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78FA83EA"/>
+    <w:lvl w:ilvl="0" w:tplc="3FAE6CF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1421" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6956A3CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2440" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0EF07B96">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3460" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9C6AFC06">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4480" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FE04AB18">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5500" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="64D25B5C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6520" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6E7A9688">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7540" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5C2A2346">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8560" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B71E76AC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9580" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5297304F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC4C2124"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52CE6D69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8272D8B4"/>
+    <w:lvl w:ilvl="0" w:tplc="EEFCFE0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1539" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5ED6BFE0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2548" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="796804E2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3556" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D32E3D8C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4564" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="996C6A70">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5572" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AD5E5948">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6580" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="74F2E2C2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7588" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E368BA52">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8596" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="72D25EAE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9604" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="558A4A87"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="375C44F0"/>
+    <w:styleLink w:val="CurrentList14"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="580" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="96"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="899" w:hanging="320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="96"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1180" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:w w:val="96"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2485" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3790" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5095" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6400" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7705" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9010" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57DE3867"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D396CA48"/>
+    <w:lvl w:ilvl="0" w:tplc="DAFEBE3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="697" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="536A9CC6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1792" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C0063222">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2884" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8E829646">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3976" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9942E672">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5068" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2C2C16C6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6160" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FB7443F8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7252" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="125E1364">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8344" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="22CC5322">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9436" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59892920"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="94D66DDE"/>
+    <w:styleLink w:val="CurrentList24"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="916" w:hanging="337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A275FC2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA94E1E2"/>
+    <w:lvl w:ilvl="0" w:tplc="AD86A1D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1600" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="47B66E8E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6F349480">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="99EC93E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5FCA5FA8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4420" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1B68DCD4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5620" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="38FED968">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6820" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F5963E80">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8020" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="16DA3116">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9220" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A5F32A3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DE0275B2"/>
+    <w:styleLink w:val="CurrentList11"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="700" w:hanging="248"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2553" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3686" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4820" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5953" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7086" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8220" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9353" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BB21763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D602B50E"/>
+    <w:lvl w:ilvl="0" w:tplc="C6B6CF86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="r"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CB019F5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FAB6D4A8"/>
+    <w:styleLink w:val="CurrentList31"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1690" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2512" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4536" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5548" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6560" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7572" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8584" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9596" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EAC3378"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6922952E"/>
+    <w:lvl w:ilvl="0" w:tplc="47307A8E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="940" w:hanging="305"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7996D3BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs/>
+        <w:spacing w:val="-3"/>
+        <w:w w:val="98"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C9F2D886">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-3"/>
+        <w:w w:val="98"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2DF44412">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3010" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FA0891FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B88A057C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5470" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AA66798E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A2EA5D26">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7930" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DC7C1F5E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EC97F85"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="14E88E58"/>
+    <w:styleLink w:val="CurrentList36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60C354E4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="99DE5B56"/>
+    <w:styleLink w:val="CurrentList13"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="887" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2695" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3970" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5245" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6520" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7795" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9070" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61762491"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="831C61A2"/>
+    <w:styleLink w:val="CurrentList23"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62C44458"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0E0045A"/>
+    <w:lvl w:ilvl="0" w:tplc="1F869F9C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="580" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="96"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F5E4D11C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1690" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5B18FB4E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2485" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9050D87C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3790" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CD640446">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5095" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="74683238">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6400" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0D746EB6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7705" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9A6467EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9010" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="635B72DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5478E0D4"/>
+    <w:lvl w:ilvl="0" w:tplc="B7FE255E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="r"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63934AD6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE0275B2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="700" w:hanging="248"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2553" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3686" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4820" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5953" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7086" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8220" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9353" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63DF22D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E92719C"/>
+    <w:lvl w:ilvl="0" w:tplc="63844D6E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="887" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64AC6B6D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DE0275B2"/>
+    <w:styleLink w:val="CurrentList7"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="700" w:hanging="248"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2553" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3686" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4820" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5953" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7086" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8220" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9353" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="656A61AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DB3655C0"/>
+    <w:styleLink w:val="CurrentList32"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="580" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="96"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1690" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2485" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3790" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5095" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6400" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7705" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9010" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="659716DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4020A020"/>
+    <w:lvl w:ilvl="0" w:tplc="A31E3420">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1690" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2512" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4536" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5548" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6560" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7572" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8584" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9596" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65E2495F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FF24672"/>
+    <w:lvl w:ilvl="0" w:tplc="FC30833E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67992256"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B5AFF0C"/>
+    <w:lvl w:ilvl="0" w:tplc="FF0865BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67E17207"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC34EE28"/>
+    <w:styleLink w:val="CurrentList28"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68001D5F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="624EC1D6"/>
+    <w:styleLink w:val="CurrentList19"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="241"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2079" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Wingdings" w:hAnsi="Symbol" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4036" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5932" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7828" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68F97093"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20F6FD4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69164C80"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07A6CF96"/>
+    <w:lvl w:ilvl="0" w:tplc="68B691B2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DD4C6310">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2116" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E53848D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3172" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CA7817FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4228" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="354AE752">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5284" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B77A46CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6340" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="31A4E02A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7396" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6AD4CE50">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8452" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="598A624E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9508" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C16696E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5EA56CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D215FEA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CFD2223C"/>
+    <w:styleLink w:val="CurrentList15"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="580" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="96"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1180" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:w w:val="96"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2485" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3790" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5095" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6400" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7705" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9010" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DA81843"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9D80CD0"/>
+    <w:lvl w:ilvl="0" w:tplc="FC3E5D08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1690" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="13200CA8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F1665938">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3640" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="551EF49E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4780" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F176D79A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5920" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D0A00AA4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A3F4702A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8200" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5D0E4E14">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9340" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E284ED7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A086E6F4"/>
+    <w:lvl w:ilvl="0" w:tplc="63844D6E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="887" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F2E2576E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DC7AE462">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="84202C4C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2695" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E4705090">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3970" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="21A8A05A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5245" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="37D2E582">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6520" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="620E3C16">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7795" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="70AE3692">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9070" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F4921E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3CEA17C"/>
+    <w:styleLink w:val="CurrentList40"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="916" w:hanging="337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70053C42"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B6BE239C"/>
+    <w:styleLink w:val="CurrentList21"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2620" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Wingdings" w:hAnsi="Symbol" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70A07664"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F7CEC20"/>
+    <w:lvl w:ilvl="0" w:tplc="219A77A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="r"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="711631AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F78A1AC2"/>
+    <w:lvl w:ilvl="0" w:tplc="DD7466DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E9B2DEBA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2116" w:hanging="301"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4446BCCE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3172" w:hanging="301"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="BA70F928">
@@ -4096,166 +16775,1808 @@
     <w:lvl w:ilvl="7" w:tplc="9EAEE1B6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8452" w:hanging="301"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AC92CC74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9508" w:hanging="301"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1267423641">
+  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="721B4697"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BF7C7646"/>
+    <w:styleLink w:val="CurrentList39"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="916" w:hanging="337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="721B4C3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61D21028"/>
+    <w:lvl w:ilvl="0" w:tplc="326239E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="491" w:hanging="152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="98"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4328C7CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1612" w:hanging="152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7AC8E208">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2724" w:hanging="152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C868D84C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3836" w:hanging="152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="652A6D40">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4948" w:hanging="152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B94890E6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6060" w:hanging="152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="361EAC92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7172" w:hanging="152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EF8EC392">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8284" w:hanging="152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5614ADF6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9396" w:hanging="152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="756B4978"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2C78455A"/>
+    <w:styleLink w:val="CurrentList17"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="241"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1239" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Wingdings" w:hAnsi="Symbol" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2079" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Wingdings" w:hAnsi="Symbol" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4036" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5932" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7828" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75B56EC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9FFE3FFC"/>
+    <w:lvl w:ilvl="0" w:tplc="1BEEFAE4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A48E7256">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2512" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F1A29764">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="67F810CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4536" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8410E05E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5548" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0414F330">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6560" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="001A2316">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7572" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="872294A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8584" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="999A11FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9596" w:hanging="176"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75F87FB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A4ECC34"/>
+    <w:lvl w:ilvl="0" w:tplc="A5ECCEAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="628" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="98"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D21ADD32">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1720" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="55D675B8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2820" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8F0063D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3920" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C84A3DE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5020" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E69ECF12">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="811A3896">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7220" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4F40C686">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8320" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8FAA0DC2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9420" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D8D5F3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFE43EC2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2860" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3580" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5020" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6460" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7180" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7511D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="901294FC"/>
+    <w:styleLink w:val="CurrentList18"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="241"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Wingdings" w:hAnsi="Symbol" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2079" w:hanging="301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Wingdings" w:hAnsi="Symbol" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4036" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5932" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7828" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="106" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EA01035"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C9EE9AE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="916" w:hanging="337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5D389972">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3185" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5997" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7402" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8808" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="352650593">
+    <w:abstractNumId w:val="94"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="145173988">
+    <w:abstractNumId w:val="90"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1066106797">
+    <w:abstractNumId w:val="98"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1481969413">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1852335141">
+    <w:abstractNumId w:val="100"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="511453720">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="241724812">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1442455199">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1883400144">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1533761258">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="205683895">
+    <w:abstractNumId w:val="93"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1137339024">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1707635405">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2018578169">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="662705286">
+    <w:abstractNumId w:val="102"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="208535712">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="858471359">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1092779931">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="942761283">
+    <w:abstractNumId w:val="103"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2051370027">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="145780871">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="837616338">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1345397205">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="615721926">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1990743201">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1706057289">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1333340327">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1227691175">
+    <w:abstractNumId w:val="91"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="29886651">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="621574443">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="786432020">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="682128391">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="80832998">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2047178680">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="254482281">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1481117220">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="906645758">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1953121550">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1783647433">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="2110394367">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1324700678">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1048458988">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1124616035">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1466892764">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="204295751">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1190989337">
+    <w:abstractNumId w:val="92"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="2077892426">
+    <w:abstractNumId w:val="85"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="367992756">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1664774046">
+    <w:abstractNumId w:val="106"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1607956144">
+    <w:abstractNumId w:val="101"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="422454159">
+    <w:abstractNumId w:val="105"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1743675470">
+    <w:abstractNumId w:val="88"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1669668471">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1821389065">
+    <w:abstractNumId w:val="96"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1756055021">
+    <w:abstractNumId w:val="86"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1392539444">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1769693886">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1603227274">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1543442816">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="321936195">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1475296691">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1313753355">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="1549609182">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1981493660">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="1544248490">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="1106005109">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="1894542178">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="1034696436">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="2007125037">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="988754262">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="1136485563">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="1646425300">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="1966810984">
+    <w:abstractNumId w:val="89"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="2128313017">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="14965219">
+    <w:abstractNumId w:val="84"/>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="573780762">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="1413426624">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="78" w16cid:durableId="1198542164">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="79" w16cid:durableId="15428666">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="80" w16cid:durableId="242760495">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="81" w16cid:durableId="1204094502">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1518084715">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="82" w16cid:durableId="1903060941">
+    <w:abstractNumId w:val="75"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1873490333">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="83" w16cid:durableId="1129934648">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="500244643">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="84" w16cid:durableId="1463303172">
+    <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="151945093">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="85" w16cid:durableId="1439179441">
+    <w:abstractNumId w:val="99"/>
   </w:num>
+  <w:num w:numId="86" w16cid:durableId="1157185336">
+    <w:abstractNumId w:val="104"/>
+  </w:num>
+  <w:num w:numId="87" w16cid:durableId="223297935">
+    <w:abstractNumId w:val="95"/>
+  </w:num>
+  <w:num w:numId="88" w16cid:durableId="235827454">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="89" w16cid:durableId="978530941">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="90" w16cid:durableId="1620989061">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="91" w16cid:durableId="206183045">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="92" w16cid:durableId="228924864">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="93" w16cid:durableId="595403615">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="94" w16cid:durableId="623390371">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="95" w16cid:durableId="968776492">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="96" w16cid:durableId="1758942143">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="97" w16cid:durableId="1203206830">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="98" w16cid:durableId="800005095">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="99" w16cid:durableId="161551522">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="100" w16cid:durableId="1842547335">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="101" w16cid:durableId="1961180759">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="102" w16cid:durableId="186914475">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="103" w16cid:durableId="658845539">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="104" w16cid:durableId="988826805">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="105" w16cid:durableId="1694064965">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="106" w16cid:durableId="1238518057">
+    <w:abstractNumId w:val="97"/>
+  </w:num>
+  <w:num w:numId="107" w16cid:durableId="460853960">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="107"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F17332"/>
-    <w:rsid w:val="00103134"/>
+    <w:rsidRoot w:val="00C31F69"/>
+    <w:rsid w:val="00012EB1"/>
+    <w:rsid w:val="000168E7"/>
+    <w:rsid w:val="00040C69"/>
+    <w:rsid w:val="00042C11"/>
+    <w:rsid w:val="00050146"/>
+    <w:rsid w:val="000523FF"/>
+    <w:rsid w:val="000560D6"/>
+    <w:rsid w:val="0006087D"/>
+    <w:rsid w:val="00066AB8"/>
+    <w:rsid w:val="00071EC9"/>
+    <w:rsid w:val="0007609E"/>
+    <w:rsid w:val="0008536F"/>
+    <w:rsid w:val="00091DFC"/>
+    <w:rsid w:val="000A4A2F"/>
+    <w:rsid w:val="000B1513"/>
+    <w:rsid w:val="000B239B"/>
+    <w:rsid w:val="000B4DDC"/>
+    <w:rsid w:val="000B5CC7"/>
+    <w:rsid w:val="000B72B3"/>
+    <w:rsid w:val="000C6E4B"/>
+    <w:rsid w:val="000D223F"/>
+    <w:rsid w:val="000F254E"/>
+    <w:rsid w:val="00113311"/>
+    <w:rsid w:val="00125D47"/>
+    <w:rsid w:val="00132779"/>
+    <w:rsid w:val="00134818"/>
+    <w:rsid w:val="00140A5C"/>
+    <w:rsid w:val="00146812"/>
+    <w:rsid w:val="00155BB1"/>
+    <w:rsid w:val="001611B2"/>
+    <w:rsid w:val="00162FD9"/>
+    <w:rsid w:val="00165C09"/>
+    <w:rsid w:val="001761F9"/>
+    <w:rsid w:val="00182950"/>
+    <w:rsid w:val="00184624"/>
     <w:rsid w:val="0018576F"/>
+    <w:rsid w:val="001A508F"/>
+    <w:rsid w:val="001B131E"/>
+    <w:rsid w:val="001C2C71"/>
+    <w:rsid w:val="001C3870"/>
     <w:rsid w:val="001C705C"/>
-    <w:rsid w:val="00277151"/>
-    <w:rsid w:val="0051660D"/>
+    <w:rsid w:val="001D74C1"/>
+    <w:rsid w:val="001D7E24"/>
+    <w:rsid w:val="001F671C"/>
+    <w:rsid w:val="001F7E0E"/>
+    <w:rsid w:val="00200917"/>
+    <w:rsid w:val="00204A39"/>
+    <w:rsid w:val="002076FE"/>
+    <w:rsid w:val="0022179E"/>
+    <w:rsid w:val="002218B8"/>
+    <w:rsid w:val="0022587D"/>
+    <w:rsid w:val="002442AB"/>
+    <w:rsid w:val="00246EF2"/>
+    <w:rsid w:val="00254E6D"/>
+    <w:rsid w:val="00256364"/>
+    <w:rsid w:val="00256419"/>
+    <w:rsid w:val="0025679A"/>
+    <w:rsid w:val="0027485E"/>
+    <w:rsid w:val="00275B41"/>
+    <w:rsid w:val="00290F72"/>
+    <w:rsid w:val="00294DE6"/>
+    <w:rsid w:val="00297052"/>
+    <w:rsid w:val="002A1EB4"/>
+    <w:rsid w:val="002A2076"/>
+    <w:rsid w:val="002A4FE5"/>
+    <w:rsid w:val="002B1762"/>
+    <w:rsid w:val="002B27D6"/>
+    <w:rsid w:val="002B309F"/>
+    <w:rsid w:val="002C734F"/>
+    <w:rsid w:val="002D0DA2"/>
+    <w:rsid w:val="002D7B9A"/>
+    <w:rsid w:val="002E6197"/>
+    <w:rsid w:val="002F287E"/>
+    <w:rsid w:val="002F6667"/>
+    <w:rsid w:val="0030476C"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="00315304"/>
+    <w:rsid w:val="003167FA"/>
+    <w:rsid w:val="00324034"/>
+    <w:rsid w:val="00335498"/>
+    <w:rsid w:val="00342A3B"/>
+    <w:rsid w:val="00353822"/>
+    <w:rsid w:val="00353F0E"/>
+    <w:rsid w:val="00385EE8"/>
+    <w:rsid w:val="00390E61"/>
+    <w:rsid w:val="00395833"/>
+    <w:rsid w:val="0039592A"/>
+    <w:rsid w:val="00397440"/>
+    <w:rsid w:val="003B1014"/>
+    <w:rsid w:val="003B6D7E"/>
+    <w:rsid w:val="003B73CE"/>
+    <w:rsid w:val="003B7A14"/>
+    <w:rsid w:val="003C21CB"/>
+    <w:rsid w:val="003D5C7A"/>
+    <w:rsid w:val="003E1D90"/>
+    <w:rsid w:val="003E2105"/>
+    <w:rsid w:val="003E3297"/>
+    <w:rsid w:val="003E6B51"/>
+    <w:rsid w:val="003F33C5"/>
+    <w:rsid w:val="003F6646"/>
+    <w:rsid w:val="0040257D"/>
+    <w:rsid w:val="00404DF4"/>
+    <w:rsid w:val="0040558C"/>
+    <w:rsid w:val="00407ABF"/>
+    <w:rsid w:val="004145E5"/>
+    <w:rsid w:val="0042206D"/>
+    <w:rsid w:val="0042528A"/>
+    <w:rsid w:val="00430BFD"/>
+    <w:rsid w:val="00430F95"/>
+    <w:rsid w:val="00431A78"/>
+    <w:rsid w:val="0043241F"/>
+    <w:rsid w:val="004366E9"/>
+    <w:rsid w:val="00440189"/>
+    <w:rsid w:val="0045440E"/>
+    <w:rsid w:val="00460E62"/>
+    <w:rsid w:val="00461E85"/>
+    <w:rsid w:val="004644A6"/>
+    <w:rsid w:val="00467062"/>
+    <w:rsid w:val="004726EB"/>
+    <w:rsid w:val="00480ABA"/>
+    <w:rsid w:val="00483C3A"/>
+    <w:rsid w:val="00486376"/>
+    <w:rsid w:val="00487250"/>
+    <w:rsid w:val="0048791C"/>
+    <w:rsid w:val="00490F76"/>
+    <w:rsid w:val="00496AFF"/>
+    <w:rsid w:val="004A02D1"/>
+    <w:rsid w:val="004A1BA2"/>
+    <w:rsid w:val="004D5325"/>
+    <w:rsid w:val="004D76F4"/>
+    <w:rsid w:val="004F0E06"/>
+    <w:rsid w:val="004F0FB1"/>
+    <w:rsid w:val="004F220A"/>
+    <w:rsid w:val="004F2ECC"/>
+    <w:rsid w:val="004F6F4A"/>
+    <w:rsid w:val="00526E73"/>
+    <w:rsid w:val="00533836"/>
+    <w:rsid w:val="005367F0"/>
+    <w:rsid w:val="00540A3B"/>
+    <w:rsid w:val="00554ABE"/>
+    <w:rsid w:val="0055516A"/>
+    <w:rsid w:val="0055678E"/>
+    <w:rsid w:val="00556A77"/>
+    <w:rsid w:val="00557815"/>
+    <w:rsid w:val="00570089"/>
+    <w:rsid w:val="005731BF"/>
+    <w:rsid w:val="00573F42"/>
+    <w:rsid w:val="005741BF"/>
+    <w:rsid w:val="00576A34"/>
+    <w:rsid w:val="00580913"/>
+    <w:rsid w:val="00582C99"/>
+    <w:rsid w:val="005831AB"/>
+    <w:rsid w:val="00584EB0"/>
+    <w:rsid w:val="00597ECA"/>
+    <w:rsid w:val="005A7E9A"/>
+    <w:rsid w:val="005B05F7"/>
+    <w:rsid w:val="005B2154"/>
+    <w:rsid w:val="005C16B3"/>
     <w:rsid w:val="005C5809"/>
-    <w:rsid w:val="005F7ABE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C65C19"/>
+    <w:rsid w:val="005E150C"/>
+    <w:rsid w:val="005E2739"/>
+    <w:rsid w:val="005F0780"/>
+    <w:rsid w:val="005F3255"/>
+    <w:rsid w:val="005F5CB5"/>
+    <w:rsid w:val="0060566C"/>
+    <w:rsid w:val="006064BD"/>
+    <w:rsid w:val="00606E92"/>
+    <w:rsid w:val="006161B8"/>
+    <w:rsid w:val="00630900"/>
+    <w:rsid w:val="00635E92"/>
+    <w:rsid w:val="00641161"/>
+    <w:rsid w:val="00644B62"/>
+    <w:rsid w:val="006524B2"/>
+    <w:rsid w:val="00656D01"/>
+    <w:rsid w:val="00670DA2"/>
+    <w:rsid w:val="006749A4"/>
+    <w:rsid w:val="00675FD5"/>
+    <w:rsid w:val="00680683"/>
+    <w:rsid w:val="006820E5"/>
+    <w:rsid w:val="0068625B"/>
+    <w:rsid w:val="0068668A"/>
+    <w:rsid w:val="00691CAA"/>
+    <w:rsid w:val="006B754F"/>
+    <w:rsid w:val="006C41A5"/>
+    <w:rsid w:val="006D3B6B"/>
+    <w:rsid w:val="006D5F16"/>
+    <w:rsid w:val="006E0AEA"/>
+    <w:rsid w:val="00701746"/>
+    <w:rsid w:val="00701EFA"/>
+    <w:rsid w:val="00702C0C"/>
+    <w:rsid w:val="00717DEE"/>
+    <w:rsid w:val="00720096"/>
+    <w:rsid w:val="007312BB"/>
+    <w:rsid w:val="00751DA2"/>
+    <w:rsid w:val="007634BA"/>
+    <w:rsid w:val="00774AAB"/>
+    <w:rsid w:val="00774E9A"/>
+    <w:rsid w:val="00787F90"/>
+    <w:rsid w:val="007915C1"/>
+    <w:rsid w:val="007947CE"/>
+    <w:rsid w:val="007960DA"/>
+    <w:rsid w:val="007A4312"/>
+    <w:rsid w:val="007B0D2A"/>
+    <w:rsid w:val="007B4243"/>
+    <w:rsid w:val="007B5B7A"/>
+    <w:rsid w:val="007C1E3D"/>
+    <w:rsid w:val="007C2821"/>
+    <w:rsid w:val="007C5D7A"/>
+    <w:rsid w:val="007E1C14"/>
+    <w:rsid w:val="007F12E4"/>
+    <w:rsid w:val="007F1689"/>
+    <w:rsid w:val="007F295B"/>
+    <w:rsid w:val="00801CEB"/>
+    <w:rsid w:val="00801D21"/>
+    <w:rsid w:val="00802E0C"/>
+    <w:rsid w:val="00802EF2"/>
+    <w:rsid w:val="00804C9F"/>
+    <w:rsid w:val="008066C3"/>
+    <w:rsid w:val="00810365"/>
+    <w:rsid w:val="00810A6A"/>
+    <w:rsid w:val="00814688"/>
+    <w:rsid w:val="008261F0"/>
+    <w:rsid w:val="00832300"/>
+    <w:rsid w:val="008327F3"/>
+    <w:rsid w:val="00836A8B"/>
+    <w:rsid w:val="0084583C"/>
+    <w:rsid w:val="008551E6"/>
+    <w:rsid w:val="00857E64"/>
+    <w:rsid w:val="00877C83"/>
+    <w:rsid w:val="00884D9E"/>
+    <w:rsid w:val="008A38BD"/>
+    <w:rsid w:val="008A3DF7"/>
+    <w:rsid w:val="008A586E"/>
+    <w:rsid w:val="008B0A99"/>
+    <w:rsid w:val="008C11FC"/>
+    <w:rsid w:val="008D4F2F"/>
+    <w:rsid w:val="008E065E"/>
+    <w:rsid w:val="008E0913"/>
+    <w:rsid w:val="008E256A"/>
+    <w:rsid w:val="008F134C"/>
+    <w:rsid w:val="009000B7"/>
+    <w:rsid w:val="0091004B"/>
+    <w:rsid w:val="0091711F"/>
+    <w:rsid w:val="00923ED4"/>
+    <w:rsid w:val="00926133"/>
+    <w:rsid w:val="00926873"/>
+    <w:rsid w:val="00941F27"/>
+    <w:rsid w:val="009504D7"/>
+    <w:rsid w:val="0095295F"/>
+    <w:rsid w:val="00953574"/>
+    <w:rsid w:val="00963542"/>
+    <w:rsid w:val="00981EE0"/>
+    <w:rsid w:val="00982DD1"/>
+    <w:rsid w:val="00983225"/>
+    <w:rsid w:val="009913A2"/>
+    <w:rsid w:val="009A505C"/>
+    <w:rsid w:val="009A516E"/>
+    <w:rsid w:val="009B359B"/>
+    <w:rsid w:val="009B4AFC"/>
+    <w:rsid w:val="009B5E68"/>
+    <w:rsid w:val="009C3248"/>
+    <w:rsid w:val="009C7228"/>
+    <w:rsid w:val="009D330B"/>
+    <w:rsid w:val="009D7DEA"/>
+    <w:rsid w:val="009E74D9"/>
+    <w:rsid w:val="00A3442A"/>
+    <w:rsid w:val="00A35177"/>
+    <w:rsid w:val="00A43823"/>
+    <w:rsid w:val="00A440AE"/>
+    <w:rsid w:val="00A44123"/>
+    <w:rsid w:val="00A47861"/>
+    <w:rsid w:val="00A51990"/>
+    <w:rsid w:val="00A54255"/>
+    <w:rsid w:val="00A62F75"/>
+    <w:rsid w:val="00A65792"/>
+    <w:rsid w:val="00A73A15"/>
+    <w:rsid w:val="00A74C7A"/>
+    <w:rsid w:val="00A82B59"/>
+    <w:rsid w:val="00A960FC"/>
+    <w:rsid w:val="00A962DD"/>
+    <w:rsid w:val="00A963F8"/>
+    <w:rsid w:val="00AA5169"/>
+    <w:rsid w:val="00AA7AB0"/>
+    <w:rsid w:val="00AB1D58"/>
+    <w:rsid w:val="00AC36A2"/>
+    <w:rsid w:val="00AC37FB"/>
+    <w:rsid w:val="00AE6350"/>
+    <w:rsid w:val="00B0087C"/>
+    <w:rsid w:val="00B1184A"/>
+    <w:rsid w:val="00B2145C"/>
+    <w:rsid w:val="00B34312"/>
+    <w:rsid w:val="00B411F2"/>
+    <w:rsid w:val="00B455EE"/>
+    <w:rsid w:val="00B47177"/>
+    <w:rsid w:val="00B64BDC"/>
+    <w:rsid w:val="00B8358C"/>
+    <w:rsid w:val="00B949DC"/>
+    <w:rsid w:val="00BC1BC4"/>
+    <w:rsid w:val="00BC26DC"/>
+    <w:rsid w:val="00BD1479"/>
+    <w:rsid w:val="00BD308D"/>
+    <w:rsid w:val="00BE11C0"/>
+    <w:rsid w:val="00C041C3"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:rsid w:val="00C45D28"/>
+    <w:rsid w:val="00C5543F"/>
+    <w:rsid w:val="00C55D47"/>
+    <w:rsid w:val="00C8769F"/>
+    <w:rsid w:val="00C93FCF"/>
+    <w:rsid w:val="00C96AAD"/>
     <w:rsid w:val="00CA26D1"/>
-    <w:rsid w:val="00F17332"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FB2496"/>
+    <w:rsid w:val="00CA30F8"/>
+    <w:rsid w:val="00CB2B91"/>
+    <w:rsid w:val="00CD51EC"/>
+    <w:rsid w:val="00CE35BD"/>
+    <w:rsid w:val="00CE6690"/>
+    <w:rsid w:val="00CE7392"/>
+    <w:rsid w:val="00CF12A1"/>
+    <w:rsid w:val="00D000A5"/>
+    <w:rsid w:val="00D05DF4"/>
+    <w:rsid w:val="00D073B6"/>
+    <w:rsid w:val="00D12247"/>
+    <w:rsid w:val="00D350BE"/>
+    <w:rsid w:val="00D4064A"/>
+    <w:rsid w:val="00D43F6A"/>
+    <w:rsid w:val="00D6287D"/>
+    <w:rsid w:val="00D674B7"/>
+    <w:rsid w:val="00D67915"/>
+    <w:rsid w:val="00D70F9B"/>
+    <w:rsid w:val="00D73F3C"/>
+    <w:rsid w:val="00D80F60"/>
+    <w:rsid w:val="00D85762"/>
+    <w:rsid w:val="00D957F2"/>
+    <w:rsid w:val="00DA1F41"/>
+    <w:rsid w:val="00DA4623"/>
+    <w:rsid w:val="00DA6625"/>
+    <w:rsid w:val="00DB3438"/>
+    <w:rsid w:val="00DB366A"/>
+    <w:rsid w:val="00DB753A"/>
+    <w:rsid w:val="00DD46F1"/>
+    <w:rsid w:val="00DD5710"/>
+    <w:rsid w:val="00DD5FF3"/>
+    <w:rsid w:val="00DF462D"/>
+    <w:rsid w:val="00DF465F"/>
+    <w:rsid w:val="00E10588"/>
+    <w:rsid w:val="00E20B70"/>
+    <w:rsid w:val="00E2488D"/>
+    <w:rsid w:val="00E27ED9"/>
+    <w:rsid w:val="00E33E2F"/>
+    <w:rsid w:val="00E42C6B"/>
+    <w:rsid w:val="00E45CDC"/>
+    <w:rsid w:val="00E476E1"/>
+    <w:rsid w:val="00E57008"/>
+    <w:rsid w:val="00E776B7"/>
+    <w:rsid w:val="00E85D7A"/>
+    <w:rsid w:val="00E97947"/>
+    <w:rsid w:val="00EA7CE5"/>
+    <w:rsid w:val="00EB63A3"/>
+    <w:rsid w:val="00EB6917"/>
+    <w:rsid w:val="00EC54DD"/>
+    <w:rsid w:val="00EC6C5E"/>
+    <w:rsid w:val="00ED6B99"/>
+    <w:rsid w:val="00ED7FE3"/>
+    <w:rsid w:val="00EE5E26"/>
+    <w:rsid w:val="00EF5091"/>
+    <w:rsid w:val="00F106AA"/>
+    <w:rsid w:val="00F14D14"/>
+    <w:rsid w:val="00F21996"/>
+    <w:rsid w:val="00F2248D"/>
+    <w:rsid w:val="00F23844"/>
+    <w:rsid w:val="00F26CE6"/>
+    <w:rsid w:val="00F44B0D"/>
+    <w:rsid w:val="00F538CD"/>
+    <w:rsid w:val="00F66945"/>
+    <w:rsid w:val="00F77C60"/>
+    <w:rsid w:val="00F87D4E"/>
+    <w:rsid w:val="00F9548C"/>
+    <w:rsid w:val="00FB0E36"/>
+    <w:rsid w:val="00FB2DC6"/>
+    <w:rsid w:val="00FB6121"/>
+    <w:rsid w:val="00FC3AA7"/>
+    <w:rsid w:val="00FC509C"/>
+    <w:rsid w:val="00FD0AA2"/>
+    <w:rsid w:val="00FD7710"/>
+    <w:rsid w:val="00FE5161"/>
+    <w:rsid w:val="00FE573E"/>
+    <w:rsid w:val="00FE6C35"/>
+    <w:rsid w:val="00FF1092"/>
+    <w:rsid w:val="00FF2FAC"/>
+    <w:rsid w:val="00FF3BFA"/>
+    <w:rsid w:val="00FF5E38"/>
+    <w:rsid w:val="00FF6217"/>
+    <w:rsid w:val="00FF6487"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6EF4C295"/>
+  <w14:docId w14:val="79718AB2"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F4E38163-55B5-CA41-96F1-463B157E9548}"/>
+  <w15:docId w15:val="{D90BEB69-EB7C-2F4C-B60C-5A666587D42C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4604,166 +18925,1119 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F17332"/>
+    <w:rsid w:val="0022179E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0DA2"/>
+    <w:pPr>
+      <w:spacing w:before="47"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00335498"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:spacing w:line="250" w:lineRule="exact"/>
+      <w:ind w:left="340" w:hanging="248"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C31F69"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D0DA2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00335498"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00F17332"/>
+    <w:rsid w:val="00C31F69"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00F17332"/>
+    <w:rsid w:val="00C31F69"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00F17332"/>
+    <w:rsid w:val="00C31F69"/>
     <w:pPr>
       <w:ind w:left="1060" w:hanging="361"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C31F69"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
+    <w:name w:val="Current List1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="27"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C31F69"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C31F69"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C31F69"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C31F69"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C31F69"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00103134"/>
+    <w:rsid w:val="00C31F69"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList2">
+    <w:name w:val="Current List2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="29"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C3319C"/>
+    <w:rsid w:val="00C31F69"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C3319C"/>
+    <w:rsid w:val="00C31F69"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList3">
+    <w:name w:val="Current List3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="31"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList4">
+    <w:name w:val="Current List4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="32"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList5">
+    <w:name w:val="Current List5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList6">
+    <w:name w:val="Current List6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="35"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList7">
+    <w:name w:val="Current List7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="37"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList8">
+    <w:name w:val="Current List8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="38"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList9">
+    <w:name w:val="Current List9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="39"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList10">
+    <w:name w:val="Current List10"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="40"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList11">
+    <w:name w:val="Current List11"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="41"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList12">
+    <w:name w:val="Current List12"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="43"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList13">
+    <w:name w:val="Current List13"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="44"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList14">
+    <w:name w:val="Current List14"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="45"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList15">
+    <w:name w:val="Current List15"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="46"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList16">
+    <w:name w:val="Current List16"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="48"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList17">
+    <w:name w:val="Current List17"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="50"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList18">
+    <w:name w:val="Current List18"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="51"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList19">
+    <w:name w:val="Current List19"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="52"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList20">
+    <w:name w:val="Current List20"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="53"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList21">
+    <w:name w:val="Current List21"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="54"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C31F69"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList22">
+    <w:name w:val="Current List22"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="56"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList23">
+    <w:name w:val="Current List23"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="58"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList24">
+    <w:name w:val="Current List24"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="59"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList25">
+    <w:name w:val="Current List25"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="60"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList26">
+    <w:name w:val="Current List26"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="61"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList27">
+    <w:name w:val="Current List27"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="63"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList28">
+    <w:name w:val="Current List28"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C31F69"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="66"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList29">
+    <w:name w:val="Current List29"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004D5325"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="68"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList30">
+    <w:name w:val="Current List30"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0091711F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="69"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList31">
+    <w:name w:val="Current List31"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E3297"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="74"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList32">
+    <w:name w:val="Current List32"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005B05F7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="76"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList33">
+    <w:name w:val="Current List33"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00404DF4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="77"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList34">
+    <w:name w:val="Current List34"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00404DF4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="79"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList35">
+    <w:name w:val="Current List35"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00404DF4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="80"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList36">
+    <w:name w:val="Current List36"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00404DF4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="82"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList37">
+    <w:name w:val="Current List37"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00404DF4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="83"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList38">
+    <w:name w:val="Current List38"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D223F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="84"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList39">
+    <w:name w:val="Current List39"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D223F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="85"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList40">
+    <w:name w:val="Current List40"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D223F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="87"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList41">
+    <w:name w:val="Current List41"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D223F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="88"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList42">
+    <w:name w:val="Current List42"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D223F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="89"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList43">
+    <w:name w:val="Current List43"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00200917"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="91"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList44">
+    <w:name w:val="Current List44"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0055516A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="92"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00597ECA"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0043241F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0043241F"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="288"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1670910043">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ortho-bionomy.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@ortho-bionomy.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@ortho-bionomy.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@ortho-bionomy.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5017,75 +20291,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B4F8DAA-6EAF-0848-8D60-1548436DF202}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>276</Words>
-  <Characters>1716</Characters>
+  <Words>299</Words>
+  <Characters>1708</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1943</CharactersWithSpaces>
+  <CharactersWithSpaces>2003</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ian Jorgensen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>