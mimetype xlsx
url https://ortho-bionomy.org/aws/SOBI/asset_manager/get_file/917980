--- v0 (2025-10-14)
+++ v1 (2026-05-26)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="11008"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/apple/SOBI Office Dropbox/Society of Ortho-Bionomy Document Library/Legislative Activity/Exemption List/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\admin\SOBI Office Dropbox\Society of Ortho-Bionomy Document Library\Legislative Activity\Exemption List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{499D3006-9646-564B-A566-3AFC5ABCCAC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD2F5547-656D-4CE9-85F7-079CECC3B7BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="780" windowWidth="34200" windowHeight="21360" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="16608" windowHeight="8712" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK1" localSheetId="0">Sheet1!$E$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$53</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="162">
   <si>
     <t>Indiana</t>
   </si>
   <si>
     <t>Alabama</t>
   </si>
   <si>
     <t>Arizona</t>
   </si>
   <si>
     <t>Idaho</t>
@@ -269,59 +269,50 @@
   <si>
     <t>awareness of movement patterns in his or her body, such as the Feldenkrais method, the Trager</t>
   </si>
   <si>
     <t>reiki, shiatsu, and meridians;</t>
   </si>
   <si>
     <t>Maybe</t>
   </si>
   <si>
     <t>12-235-110 Scope of articles-exclusions (e) The person provides alternative methods that employ contact and does not hold
 himself or herself out as a massage therapist. For the purposes of this subsection (1)(e),
 "alternative methods that employ contact" include, but are not limited to:
 (I) Practices using reflexology, auricular therapy, and meridian therapies that affect the
 reflexes of the body;
 (II) Practices using touch, words, and directed movements to deepen a person's
 awareness of movement patterns in his or her body, such as the Feldenkrais method, the Trager
 approach, and body-mind centering;
 (III) Practices using touch or healing touch to affect the human energy systems, such as
 reiki, shiatsu, and meridians;
 (IV) Structural integration practices such as Rolfing and Hellerwork; and
 (V) The process of muscle activation techniques.</t>
   </si>
   <si>
     <t>(2) The Massage Therapy Practice Act (O.C.G.A. §43-24A) does not restrict or prevent the practice, services or activities of any natural person legally operating under the authority of other licensing laws in Georgia, provided that, the individual does not use the title of "Massage Therapist" unless such individual holds a massage therapy license issued by the Georgia Board of Massage Therapy.</t>
-  </si>
-[...7 lines deleted...]
-    (f) Practitioners of certain service marked bodywork approaches that do involve intentional soft tissue manipulation, including but not limited to Rolfing, Trager Approach, Polarity Therapy, and Orthobionomy, are exempt from this Act if they are approved by their governing body based on a minimum level of training, demonstration of competency, and adherence to ethical standards.</t>
   </si>
   <si>
     <t xml:space="preserve">chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://www.legis.iowa.gov/docs/ico/chapter/152C.pdf </t>
   </si>
   <si>
     <t>Exemptions- 6. Persons engaged within the scope of practice of a profession with established standards and ethics utilizing touch, words, and directed movement to deepen awareness of existing patterns of movement in the body as well as to suggest new possibilities of movement, provided that the practices performed or services rendered are not designated or implied to be massage therapy. Such practices include, but are not limited to, the Feldenkrais method, the Trager approach, and mind-body centering. 7. Personsengagedwithinthescopeofpracticeofaprofessionwithestablishedstandards and ethics in which touch is limited to that which is essential for palpitation and affectation of the human energy system, provided that the practices performed or services rendered are not designated or implied to be massage therapy.</t>
   </si>
   <si>
     <t>Tennessee: Massage/bodywork/somatic – The manipulation of the soft tissues of the body with the intention of positively affecting the health and well being of the client Exemptions: N/A</t>
   </si>
   <si>
     <t>Wyoming: No law in place, this is wording for bill before state house.(iv) "Massage therapy" means the practical application of massage and bodywork techniques through the systematic treatment of soft tissues and structures of the body through touch for therapeutic purposes including comfort, relief of pain, facilitation of natural body processes and the enhancement or restoration of health and well-being. "Massage therapy" includes, without limitation, effleurage, petrissage, tapotment, compression, friction, vibration, nerve strokes, specific and nonspecific stretching and passive articulation and may include the use of oils, lotions, mineral salts, hot or cold compresses, hydrotherapy or additional devices to assist or enhance the manual application of therapeutic massage and bodywork techniques. "Massage therapy" does not include the diagnosis or treatment of any specific illness or disease or any service or procedure for which a license to practice medicine, nursing, chiropractic, physical therapy, occupational therapy or podiatry is required by law.   Exemptions: N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Alabama-Applicability and Exemptions (2) Qualified members of other professions who are licensed and regulated under Alabama law, while they are in the course of rendering services within the scope of their license or regulation, are exempt from compliance with the Act and these rules and regulations, provided they do not represent or advertise themselves as massage therapists.  Exemptions-Native American Practices </t>
   </si>
   <si>
     <t>California-(a) "Massage" means the application of a system of structured touch, pressure, movement, and holding to the soft tissues of the human body with the intent to enhance or restore the health and well-being of the client. The practice includes the external application of water, heat, cold, lubricants, salt scrubs, or other topical preparations; use of devices that mimic or enhance the actions of the hands; and determination of whether massage therapy is appropriate or contraindicated, or whether referral to another health care practitioner is appropriate. For purposes of this chapter, massage and bodywork are interchangeable.  Exemptions-N/A</t>
   </si>
   <si>
     <t>Exemption Language</t>
   </si>
   <si>
     <t>Links to Law</t>
   </si>
@@ -585,53 +576,50 @@
   <si>
     <t xml:space="preserve">https://leginfo.legislature.ca.gov/faces/codes_displayText.xhtml?lawCode=BPC&amp;division=2.&amp;title=&amp;part=&amp;chapter=10.5.&amp;article= </t>
   </si>
   <si>
     <t xml:space="preserve">https://drive.google.com/file/d/1EZbua8AkghhSnM2obFGecN2WSkv0aJkK/view </t>
   </si>
   <si>
     <t xml:space="preserve">https://portal.ct.gov/dph/practitioner-licensing--investigations/massagetherapist/practice-act </t>
   </si>
   <si>
     <t xml:space="preserve">http://delcode.delaware.gov/title24/c053/sc01/index.shtml </t>
   </si>
   <si>
     <t xml:space="preserve">http://doh.dc.gov/sites/default/files/dc/sites/doh/publication/attachments/DC_Municipal_Regulations_for_Massage_Therapy.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0400-0499/0480/0480.html </t>
   </si>
   <si>
     <t xml:space="preserve">file:///C:/Users/admin/Downloads/Department345RULESOFGEORGIABOARDOFMASSAGETHERAPY.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.capitol.hawaii.gov/hrscurrent/Vol10_Ch0436-0474/HRS0452/HRS_0452-.htm </t>
   </si>
   <si>
-    <t xml:space="preserve">http://legislature.idaho.gov/idstat/Title54/T54CH40SECT54-4002.htm </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">http://ilga.gov/legislation/ilcs/ilcs3.asp?ActID=2469&amp;ChapAct=225%26nbsp%3BILCS%26nbsp%3B57%2F&amp;ChapterID=24&amp;ChapterName=PROFESSIONS+AND+OCCUPATIONS&amp;ActName=Massage+Licensing+Act </t>
   </si>
   <si>
     <t xml:space="preserve">http://www.in.gov/pla/massage.htm </t>
   </si>
   <si>
     <t xml:space="preserve">chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://apps.legislature.ky.gov/law/statutes/statute.aspx?id=47224 </t>
   </si>
   <si>
     <t xml:space="preserve">chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://www.labmt.org/uploads/lawsfromstatelegis.la.gov6.27.24.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.mainelegislature.org/legis/statutes/32/title32ch127sec0.html </t>
   </si>
   <si>
     <t xml:space="preserve">https://malegislature.gov/Laws/SessionLaws/Acts/2006/Chapter135 </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.legislature.mi.gov/Laws/MCL?objectName=mcl-333-17957 </t>
   </si>
   <si>
     <t xml:space="preserve">chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://www.msbmt.ms.gov/sites/msbmt/files/MSBMT.Rules.Clean.11.24.2021.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">https://revisor.mo.gov/main/OneSection.aspx?section=324.265&amp;bid=48398 </t>
@@ -646,50 +634,59 @@
     <t xml:space="preserve">chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://www.njconsumeraffairs.gov/regulations/Chapter-37A-New-Jersey-Board-of-Massage-and-Bodywork-Therapy.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">https://nmonesource.com/nmos/nmsa/en/item/4397/index.do#!fragment/zoupio-_Toc172541658/BQCwhgziBcwMYgK4DsDWszIQewE4BUBTADwBdoAvbRABwEtsBaAfX2zgEYB2AJgFYALBwBsfABwBKADTJspQhACKiQrgCe0AOSapEOLmwAbQwGEkaaAEJkuwmFwJlqjZoAEwjow48TjPgDoOfx0IOwcQAGU8UgAhDQAlAFEAGUSANQBBADkTRKlSMAAjaFD7BAkJIA </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.op.nysed.gov/professions/massage-therapy/laws-rules-regulations/article-155 </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.leg.state.nv.us/NRS/NRS-640C.html#NRS640CSec010 </t>
   </si>
   <si>
     <t xml:space="preserve">chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://oklahoma.gov/content/dam/ok/en/cosmo/documents/rules-and-regulations/2022.rule.book.9.11.2022_revised.pdf </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.oregonlegislature.gov/bills_laws/ors/ors687.html </t>
   </si>
   <si>
     <t>chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://health.maryland.gov/massage/Documents/massageregs23.pdf</t>
   </si>
   <si>
     <t>Exemption by State as of 10/30/24</t>
   </si>
   <si>
     <t>Is OB Exempt?</t>
+  </si>
+  <si>
+    <t>https://legislature.idaho.gov/statutesrules/idstat/Title54/T54CH40/SECT54-4003/</t>
+  </si>
+  <si>
+    <t>(e)   The practice of any person in this state who uses touch, words and directed movement to deepen awareness of existing patterns of movement in the body as well as to suggest new possibilities of movement while engaged within the scope of practice of a profession, provided that their services are not designated or implied to be massage or massage therapy. Such practices include, but are not limited to, the Feldenkrais method® of somatic education, the Trager approach® to movement education, body-mind centering®, Ortho-Bionomy® and craniosacral therapy.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (e)   The practice of any person in this state who uses touch, words and directed movement to deepen awareness of existing patterns of movement in the body as well as to suggest new possibilities of movement while engaged within the scope of practice of a profession, provided that their services are not designated or implied to be massage or massage therapy. Such practices include, but are not limited to, the Feldenkrais method® of somatic education, the Trager approach® to movement education, body-mind centering®, Ortho-Bionomy® and craniosacral therapy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -827,51 +824,51 @@
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -889,56 +886,59 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1204,1019 +1204,1019 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dopl.utah.gov/laws/58-47b.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/dph/practitioner-licensing--investigations/massagetherapist/practice-act" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.capitol.hawaii.gov/hrscurrent/Vol10_Ch0436-0474/HRS0452/HRS_0452-.htm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leg.mt.gov/bills/2009/billhtml/HB0662.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdlegislature.gov/Statutes/36-35-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in.gov/pla/massage.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislature.vermont.gov/statutes/chapter/26/105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EZbua8AkghhSnM2obFGecN2WSkv0aJkK/view" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../../../Downloads/Department345RULESOFGEORGIABOARDOFMASSAGETHERAPY.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisor.mo.gov/main/OneSection.aspx?section=324.265&amp;bid=48398" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amtamassage.org/regulation/stateRegulations.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0400-0499/0480/0480.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilga.gov/legislation/ilcs/ilcs3.asp?ActID=2469&amp;ChapAct=225%26nbsp%3BILCS%26nbsp%3B57%2F&amp;ChapterID=24&amp;ChapterName=PROFESSIONS+AND+OCCUPATIONS&amp;ActName=Massage+Licensing+Act" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.op.nysed.gov/professions/massage-therapy/laws-rules-regulations/article-155" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amtamassage.org/about/lawstate.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statutes.legis.state.tx.us/Docs/OC/htm/OC.455.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leginfo.legislature.ca.gov/faces/codes_displayText.xhtml?lawCode=BPC&amp;division=2.&amp;title=&amp;part=&amp;chapter=10.5.&amp;article=" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislature.mi.gov/Laws/MCL?objectName=mcl-333-17957" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webserver.rilin.state.ri.us/Statutes/TITLE23/23-20.8/23-20.8-9.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doh.dc.gov/sites/default/files/dc/sites/doh/publication/attachments/DC_Municipal_Regulations_for_Massage_Therapy.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/SessionLaws/Acts/2006/Chapter135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nmonesource.com/nmos/nmsa/en/item/4397/index.do" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.leg.wa.gov/rcw/default.aspx?cite=18.108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislature.idaho.gov/idstat/Title54/T54CH40SECT54-4002.htm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregonlegislature.gov/bills_laws/ors/ors687.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scstatehouse.gov/query.php?search=DOC&amp;searchtext=massage%20therapy&amp;category=CODEOFLAWS&amp;conid=48978479&amp;result_pos=0&amp;keyval=756&amp;numrows=10" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wvmassage.org/rules.asp?show=state" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://delcode.delaware.gov/title24/c053/sc01/index.shtml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mainelegislature.org/legis/statutes/32/title32ch127sec0.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gencourt.state.nh.us/rsa/html/XXX/328-B/328-B-mrg.htm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leg.state.nv.us/NRS/NRS-640C.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dopl.utah.gov/laws/58-47b.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/dph/practitioner-licensing--investigations/massagetherapist/practice-act" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.capitol.hawaii.gov/hrscurrent/Vol10_Ch0436-0474/HRS0452/HRS_0452-.htm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gencourt.state.nh.us/rsa/html/XXX/328-B/328-B-mrg.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdlegislature.gov/Statutes/36-35-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mainelegislature.org/legis/statutes/32/title32ch127sec0.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislature.vermont.gov/statutes/chapter/26/105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EZbua8AkghhSnM2obFGecN2WSkv0aJkK/view" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../../../Downloads/Department345RULESOFGEORGIABOARDOFMASSAGETHERAPY.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leg.mt.gov/bills/2009/billhtml/HB0662.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amtamassage.org/regulation/stateRegulations.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0400-0499/0480/0480.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in.gov/pla/massage.htm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leg.state.nv.us/NRS/NRS-640C.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amtamassage.org/about/lawstate.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statutes.legis.state.tx.us/Docs/OC/htm/OC.455.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leginfo.legislature.ca.gov/faces/codes_displayText.xhtml?lawCode=BPC&amp;division=2.&amp;title=&amp;part=&amp;chapter=10.5.&amp;article=" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisor.mo.gov/main/OneSection.aspx?section=324.265&amp;bid=48398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webserver.rilin.state.ri.us/Statutes/TITLE23/23-20.8/23-20.8-9.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doh.dc.gov/sites/default/files/dc/sites/doh/publication/attachments/DC_Municipal_Regulations_for_Massage_Therapy.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislature.mi.gov/Laws/MCL?objectName=mcl-333-17957" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.op.nysed.gov/professions/massage-therapy/laws-rules-regulations/article-155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.leg.wa.gov/rcw/default.aspx?cite=18.108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilga.gov/legislation/ilcs/ilcs3.asp?ActID=2469&amp;ChapAct=225%26nbsp%3BILCS%26nbsp%3B57%2F&amp;ChapterID=24&amp;ChapterName=PROFESSIONS+AND+OCCUPATIONS&amp;ActName=Massage+Licensing+Act" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislature.idaho.gov/statutesrules/idstat/Title54/T54CH40/SECT54-4003/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scstatehouse.gov/query.php?search=DOC&amp;searchtext=massage%20therapy&amp;category=CODEOFLAWS&amp;conid=48978479&amp;result_pos=0&amp;keyval=756&amp;numrows=10" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wvmassage.org/rules.asp?show=state" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://delcode.delaware.gov/title24/c053/sc01/index.shtml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/SessionLaws/Acts/2006/Chapter135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nmonesource.com/nmos/nmsa/en/item/4397/index.do" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregonlegislature.gov/bills_laws/ors/ors687.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BW58"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D4" sqref="D4"/>
+    <sheetView tabSelected="1" topLeftCell="D15" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.5" style="16" customWidth="1"/>
+    <col min="1" max="1" width="13.44140625" style="16" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="85.6640625" style="3" customWidth="1"/>
-    <col min="5" max="5" width="90.1640625" style="4" customWidth="1"/>
-    <col min="6" max="16384" width="8.83203125" style="2"/>
+    <col min="5" max="5" width="90.109375" style="4" customWidth="1"/>
+    <col min="6" max="16384" width="8.77734375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:75" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
     </row>
-    <row r="2" spans="1:75" s="21" customFormat="1" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:75" s="21" customFormat="1" ht="49.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="19"/>
       <c r="B2" s="19" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="19" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D2" s="19" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E2" s="20" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:75" ht="85" x14ac:dyDescent="0.2">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="3" spans="1:75" ht="78" x14ac:dyDescent="0.3">
       <c r="A3" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:75" ht="51" x14ac:dyDescent="0.2">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="4" spans="1:75" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="5" spans="1:75" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:75" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>66</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>67</v>
       </c>
       <c r="BW5" s="2" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="6" spans="1:75" ht="85" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:75" ht="78" x14ac:dyDescent="0.3">
       <c r="A6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="7" spans="1:75" s="6" customFormat="1" ht="119" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:75" s="6" customFormat="1" ht="124.8" x14ac:dyDescent="0.3">
       <c r="A7" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:75" ht="221" x14ac:dyDescent="0.2">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="8" spans="1:75" ht="218.4" x14ac:dyDescent="0.3">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="9" spans="1:75" ht="17" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:75" x14ac:dyDescent="0.3">
       <c r="A9" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="10" spans="1:75" ht="17" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:75" x14ac:dyDescent="0.3">
       <c r="A10" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="11" spans="1:75" ht="32" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:75" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="12" spans="1:75" ht="32" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:75" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="13" spans="1:75" ht="68" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:75" ht="78" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="14" spans="1:75" ht="17" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:75" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="15" spans="1:75" ht="85" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:75" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>61</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>159</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:75" ht="119" x14ac:dyDescent="0.2">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="16" spans="1:75" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" ht="17" x14ac:dyDescent="0.2">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="153" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" ht="156" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="5"/>
     </row>
-    <row r="20" spans="1:5" ht="153" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" ht="156" x14ac:dyDescent="0.3">
       <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" ht="48" x14ac:dyDescent="0.2">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="E21" s="14" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" ht="68" x14ac:dyDescent="0.2">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="78" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" ht="48" x14ac:dyDescent="0.2">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E23" s="14"/>
     </row>
-    <row r="24" spans="1:5" ht="170" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" ht="171.6" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="E24" s="15" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" ht="51" x14ac:dyDescent="0.2">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A25" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="8"/>
     </row>
-    <row r="27" spans="1:5" ht="170" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="171.6" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" ht="238" x14ac:dyDescent="0.2">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="218.4" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" ht="34" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" ht="255" x14ac:dyDescent="0.2">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="265.2" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" ht="272" x14ac:dyDescent="0.2">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="280.8" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" ht="272" x14ac:dyDescent="0.2">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="296.39999999999998" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="E32" s="14" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" ht="64" x14ac:dyDescent="0.2">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E33" s="10" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" ht="409.6" x14ac:dyDescent="0.2">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A34" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" ht="409.6" x14ac:dyDescent="0.2">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A35" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" ht="288" x14ac:dyDescent="0.2">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="273.60000000000002" x14ac:dyDescent="0.3">
       <c r="A36" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" ht="340" x14ac:dyDescent="0.2">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="343.2" x14ac:dyDescent="0.3">
       <c r="A37" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" ht="409.6" x14ac:dyDescent="0.2">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A38" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" ht="409.6" x14ac:dyDescent="0.2">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A39" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" ht="409.6" x14ac:dyDescent="0.2">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A40" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" ht="289" x14ac:dyDescent="0.2">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="296.39999999999998" x14ac:dyDescent="0.3">
       <c r="A41" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" ht="409.6" x14ac:dyDescent="0.2">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A42" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" ht="409.6" x14ac:dyDescent="0.2">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A43" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" ht="404" x14ac:dyDescent="0.2">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="390" x14ac:dyDescent="0.3">
       <c r="A44" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" ht="48" x14ac:dyDescent="0.2">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A45" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" ht="102" x14ac:dyDescent="0.2">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A46" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" ht="409.6" x14ac:dyDescent="0.2">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A47" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" ht="409.6" x14ac:dyDescent="0.2">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A48" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D48" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="E48" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="E48" s="4" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:5" ht="119" x14ac:dyDescent="0.2">
+    </row>
+    <row r="49" spans="1:5" ht="124.8" x14ac:dyDescent="0.3">
       <c r="A49" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="50" spans="1:5" ht="409.6" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:5" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A50" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" ht="372" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="358.8" x14ac:dyDescent="0.3">
       <c r="A51" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" ht="340" x14ac:dyDescent="0.2">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="358.8" x14ac:dyDescent="0.3">
       <c r="A52" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" ht="187" x14ac:dyDescent="0.2">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="187.2" x14ac:dyDescent="0.3">
       <c r="A53" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B54" s="2"/>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A57" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B58" s="12" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B56" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B57" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="D44" r:id="rId3" xr:uid="{8CF8FC2A-A375-474C-AB33-9BD4636939BC}"/>
     <hyperlink ref="D43" r:id="rId4" xr:uid="{4F581AB2-D114-4FD4-99CB-FA377C7EAAB2}"/>
     <hyperlink ref="D42" r:id="rId5" xr:uid="{31B4D751-D090-45FB-976E-F39A96903FCE}"/>
     <hyperlink ref="D46" r:id="rId6" xr:uid="{33111EB8-EA9C-4BDB-8526-07E0F1E8267D}"/>
     <hyperlink ref="D48" r:id="rId7" xr:uid="{AB951468-3887-418A-B756-69882B663ACE}"/>
     <hyperlink ref="D47" r:id="rId8" xr:uid="{3BF7FC2B-7439-47DC-82CC-EAF51D7FF34F}"/>
     <hyperlink ref="D51" r:id="rId9" xr:uid="{82810BA5-2AF6-447A-85CD-E762419E59D9}"/>
     <hyperlink ref="D50" r:id="rId10" xr:uid="{D4AD4B2A-F021-44AD-8BF6-D0A6BF982183}"/>
     <hyperlink ref="D7" r:id="rId11" xr:uid="{246A8683-85AF-4FD0-9AB9-9707E34A838D}"/>
     <hyperlink ref="D8" r:id="rId12" xr:uid="{575D9348-D0C5-4BA6-AD4F-DC60953A064F}"/>
     <hyperlink ref="D9" r:id="rId13" xr:uid="{ED4435DC-B565-474A-988D-B31224162FD7}"/>
     <hyperlink ref="D10" r:id="rId14" xr:uid="{84225AC9-57CB-43D7-90D1-11C491A5A08B}"/>
     <hyperlink ref="D11" r:id="rId15" xr:uid="{739E5693-F2EF-4009-8556-4FE0BB48BBAD}"/>
     <hyperlink ref="D12" r:id="rId16" xr:uid="{E2896792-9CE6-45D2-9911-0E9EA5CCF694}"/>
     <hyperlink ref="D13" r:id="rId17" xr:uid="{7634CEEC-F77C-4FA0-88A4-0AB91317D2B2}"/>
     <hyperlink ref="D14" r:id="rId18" xr:uid="{C391A68E-B908-4672-952D-16622CAB845A}"/>
-    <hyperlink ref="D15" r:id="rId19" xr:uid="{FDE387D0-64C4-4AD2-B273-A5B01A238225}"/>
-[...11 lines deleted...]
-    <hyperlink ref="D40" r:id="rId31" xr:uid="{77129C5E-ED1B-4092-BDB0-4BD5634E263C}"/>
+    <hyperlink ref="D16" r:id="rId19" xr:uid="{96FC12BD-B6F2-4E14-A22C-35E9D5C1E250}"/>
+    <hyperlink ref="D17" r:id="rId20" xr:uid="{5A5D4CA8-8B37-4937-BB57-07675B886CBC}"/>
+    <hyperlink ref="D22" r:id="rId21" xr:uid="{DA88E572-13C4-4CF5-9B48-7B609DA9444D}"/>
+    <hyperlink ref="D24" r:id="rId22" xr:uid="{A9025A3C-F9AA-449A-9357-4C92B97250E0}"/>
+    <hyperlink ref="D25" r:id="rId23" xr:uid="{58459BA9-FBBE-4962-90F5-463F5F51D0FA}"/>
+    <hyperlink ref="D28" r:id="rId24" xr:uid="{BE055EDC-4A79-4578-B30C-42EC1EFCC9A2}"/>
+    <hyperlink ref="D29" r:id="rId25" xr:uid="{CF4171C8-0F30-42F5-A651-0D8026F3966B}"/>
+    <hyperlink ref="D31" r:id="rId26" xr:uid="{217B488B-BA8E-40DF-81F2-4B30F3825395}"/>
+    <hyperlink ref="D33" r:id="rId27" location="!fragment/zoupio-_Toc172541658/BQCwhgziBcwMYgK4DsDWszIQewE4BUBTADwBdoAvbRABwEtsBaAfX2zgEYB2AJgFYALBwBsfABwBKADTJspQhACKiQrgCe0AOSapEOLmwAbQwGEkaaAEJkuwmFwJlqjZoAEwjow48TjPgDoOfx0IOwcQAGU8UgAhDQAlAFEAGUSANQBBADkTRKlSMAAjaFD7BAkJIA " display="https://nmonesource.com/nmos/nmsa/en/item/4397/index.do#!fragment/zoupio-_Toc172541658/BQCwhgziBcwMYgK4DsDWszIQewE4BUBTADwBdoAvbRABwEtsBaAfX2zgEYB2AJgFYALBwBsfABwBKADTJspQhACKiQrgCe0AOSapEOLmwAbQwGEkaaAEJkuwmFwJlqjZoAEwjow48TjPgDoOfx0IOwcQAGU8UgAhDQAlAFEAGUSANQBBADkTRKlSMAAjaFD7BAkJIA " xr:uid="{2911B20A-9FD0-4AB1-B798-ADEBB8221D5F}"/>
+    <hyperlink ref="D34" r:id="rId28" xr:uid="{1E23B2FC-2B40-402F-866C-1513FF61FD59}"/>
+    <hyperlink ref="D35" r:id="rId29" location="NRS640CSec010 " xr:uid="{8172ABBB-A170-407F-A3BA-BE384D496491}"/>
+    <hyperlink ref="D40" r:id="rId30" xr:uid="{77129C5E-ED1B-4092-BDB0-4BD5634E263C}"/>
+    <hyperlink ref="D15" r:id="rId31" xr:uid="{06C91AA4-58BC-43CE-A249-F935D2735C1B}"/>
   </hyperlinks>
   <pageMargins left="0.45" right="0.45" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId32"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!OLE_LINK1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>